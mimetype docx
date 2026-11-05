--- v0 (2026-04-21)
+++ v1 (2026-11-05)
@@ -233,51 +233,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2B35" w:rsidR="00406418">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">kapsamında </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>gerçekleştirilmesi planlanan</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2B35" w:rsidR="00406418">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B6B70">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t>Mapic Markalar Sektörel Ticaret Heyeti (1 - 5 Kasım 2026)</w:t>
+        <w:t>Mapic Markalar Sektörel Ticaret Heyeti </w:t>
       </w:r>
       <w:r w:rsidR="00B21B98">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D35F41">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Programında </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2B35" w:rsidR="00406418">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>katı</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2B35" w:rsidR="00A2654F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>lımcı olarak yer almak istiyoruz</w:t>
       </w:r>